--- v0 (2026-01-23)
+++ v1 (2026-07-28)
@@ -14,212 +14,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>size class (young forest; ≤ 129 cm) · damage to young forest plants (≤ 129 cm)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm) · Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: protective forest region</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>damage to young forest plants (≤ 129 cm)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no damage</t>
-[...26 lines deleted...]
-    <t>length 10-39 cm</t>
+    <t>kein Schaden</t>
+  </si>
+  <si>
+    <t>Gipfeldürre</t>
+  </si>
+  <si>
+    <t>Krankheit</t>
+  </si>
+  <si>
+    <t>Verbiss Trieb 1</t>
+  </si>
+  <si>
+    <t>Fegeschaden</t>
+  </si>
+  <si>
+    <t>Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
+  </si>
+  <si>
+    <t>anderer Schaden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Länge 10-39 cm</t>
   </si>
   <si>
     <t>74.1 … 79.7</t>
   </si>
   <si>
     <t>75.5 … 78.3</t>
   </si>
   <si>
     <t>68.4 … 77.2</t>
   </si>
   <si>
     <t>70.6 … 75.0</t>
   </si>
   <si>
     <t>58.3 … 69.7</t>
   </si>
   <si>
     <t>61.1 … 66.9</t>
   </si>
   <si>
     <t>56.2 … 70.3</t>
   </si>
   <si>
     <t>59.7 … 66.8</t>
   </si>
@@ -409,51 +409,51 @@
   <si>
     <t>10.8 … 21.6</t>
   </si>
   <si>
     <t>13.5 … 18.9</t>
   </si>
   <si>
     <t>8.8 … 17.5</t>
   </si>
   <si>
     <t>11 … 15.3</t>
   </si>
   <si>
     <t>13.9 … 24.8</t>
   </si>
   <si>
     <t>16.6 … 22.1</t>
   </si>
   <si>
     <t>10.6 … 13.3</t>
   </si>
   <si>
     <t>11.3 … 12.6</t>
   </si>
   <si>
-    <t>length 40-129 cm</t>
+    <t>Länge 40-129 cm</t>
   </si>
   <si>
     <t>58.3 … 64.5</t>
   </si>
   <si>
     <t>59.8 … 62.9</t>
   </si>
   <si>
     <t>53.4 … 62.6</t>
   </si>
   <si>
     <t>55.7 … 60.3</t>
   </si>
   <si>
     <t>45.4 … 57.5</t>
   </si>
   <si>
     <t>48.4 … 54.4</t>
   </si>
   <si>
     <t>36 … 49.8</t>
   </si>
   <si>
     <t>39.5 … 46.4</t>
   </si>
@@ -698,267 +698,267 @@
     <t>24.7 … 29.9</t>
   </si>
   <si>
     <t>28 … 40.7</t>
   </si>
   <si>
     <t>31.1 … 37.5</t>
   </si>
   <si>
     <t>22.1 … 25.5</t>
   </si>
   <si>
     <t>23 … 24.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356634/653999</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area acc. to type of damage (young forest ≤ 129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants between 10 and 129 cm in length, having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants ≤129 cm) divided by forest area with damage assessment (young forest plants ≤129 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants between 10 and 129 cm in length. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area with damage assessment (young forest ≤ 129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants between 10 and 129 cm in length with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants ≤129 cm) divided by forest area with damage assessment (young forest plants ≤129 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants between 10 and 129 cm in length. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit Schadenansprache bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size class (young forest; ≤ 129 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants 10-129 cm in length. Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">damage to young forest plants (≤ 129 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Damage to young forest plants 10-129 cm in length. Reference: Field Survey (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,51 +1310,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
@@ -6939,51 +6939,51 @@
         <v>25</v>
       </c>
       <c r="AP52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR52" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356634/653999</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
@@ -7011,261 +7011,261 @@
       <c r="AH53" s="3"/>
       <c r="AI53" s="3"/>
       <c r="AJ53" s="3"/>
       <c r="AK53" s="3"/>
       <c r="AL53" s="3"/>
       <c r="AM53" s="3"/>
       <c r="AN53" s="3"/>
       <c r="AO53" s="3"/>
       <c r="AP53" s="3"/>
       <c r="AQ53" s="3"/>
       <c r="AR53" s="3"/>
     </row>
     <row r="56" spans="1:44">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area acc. to type of damage (young forest ≤ 129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:44" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:44">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area with damage assessment (young forest ≤ 129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:44" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:44">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size class (young forest; ≤ 129 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:44" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:44">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">damage to young forest plants (≤ 129 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:44" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:44">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:44" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="71" spans="1:44">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:44" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="74" spans="1:44">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:44" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>