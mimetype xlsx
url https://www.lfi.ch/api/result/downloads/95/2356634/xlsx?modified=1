--- v1 (2026-07-28)
+++ v2 (2026-07-28)
@@ -14,212 +14,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Grössenklasse (Jungwald; bis 129 cm) · Schäden an Jungwaldpflanzen (bis 129 cm)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface for. selon le type de dégâts (jeune forêt ≤129 cm) divisé par surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≤ 129 cm) · dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zellentotal</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...29 lines deleted...]
-    <t>Schäden an Jungwaldpflanzen (bis 129 cm)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+  </si>
+  <si>
+    <t>dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein Schaden</t>
-[...26 lines deleted...]
-    <t>Länge 10-39 cm</t>
+    <t>pas de dégâts</t>
+  </si>
+  <si>
+    <t>cime sèche</t>
+  </si>
+  <si>
+    <t>maladie</t>
+  </si>
+  <si>
+    <t>abroutissement de la pousse 1</t>
+  </si>
+  <si>
+    <t>dégât de frayure</t>
+  </si>
+  <si>
+    <t>dégât d'écorçage</t>
+  </si>
+  <si>
+    <t>dégât de récolte des bois</t>
+  </si>
+  <si>
+    <t>autre dégât</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>longueur 10-39 cm</t>
   </si>
   <si>
     <t>74.1 … 79.7</t>
   </si>
   <si>
     <t>75.5 … 78.3</t>
   </si>
   <si>
     <t>68.4 … 77.2</t>
   </si>
   <si>
     <t>70.6 … 75.0</t>
   </si>
   <si>
     <t>58.3 … 69.7</t>
   </si>
   <si>
     <t>61.1 … 66.9</t>
   </si>
   <si>
     <t>56.2 … 70.3</t>
   </si>
   <si>
     <t>59.7 … 66.8</t>
   </si>
@@ -409,51 +409,51 @@
   <si>
     <t>10.8 … 21.6</t>
   </si>
   <si>
     <t>13.5 … 18.9</t>
   </si>
   <si>
     <t>8.8 … 17.5</t>
   </si>
   <si>
     <t>11 … 15.3</t>
   </si>
   <si>
     <t>13.9 … 24.8</t>
   </si>
   <si>
     <t>16.6 … 22.1</t>
   </si>
   <si>
     <t>10.6 … 13.3</t>
   </si>
   <si>
     <t>11.3 … 12.6</t>
   </si>
   <si>
-    <t>Länge 40-129 cm</t>
+    <t>longueur 40-129 cm</t>
   </si>
   <si>
     <t>58.3 … 64.5</t>
   </si>
   <si>
     <t>59.8 … 62.9</t>
   </si>
   <si>
     <t>53.4 … 62.6</t>
   </si>
   <si>
     <t>55.7 … 60.3</t>
   </si>
   <si>
     <t>45.4 … 57.5</t>
   </si>
   <si>
     <t>48.4 … 54.4</t>
   </si>
   <si>
     <t>36 … 49.8</t>
   </si>
   <si>
     <t>39.5 … 46.4</t>
   </si>
@@ -698,267 +698,267 @@
     <t>24.7 … 29.9</t>
   </si>
   <si>
     <t>28 … 40.7</t>
   </si>
   <si>
     <t>31.1 … 37.5</t>
   </si>
   <si>
     <t>22.1 … 25.5</t>
   </si>
   <si>
     <t>23 … 24.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356634/653999</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
+      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
+    <t>Surface forestière avec des plantes de la jeune forêt de 10 à 129 cm de longueur ayant un dégât. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+      <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit Schadenansprache bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
+    <t>Surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur avec évaluation des dégâts. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Grösse der Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 à 129 cm de longueur. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
+      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Schäden an Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Dégâts aux plantes de la jeune forêt  de 10 à 129 cm de longueur. Source: relevé de terrain (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,52 +1310,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6939,51 +6939,51 @@
         <v>25</v>
       </c>
       <c r="AP52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR52" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356634/653999</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
@@ -7011,261 +7011,261 @@
       <c r="AH53" s="3"/>
       <c r="AI53" s="3"/>
       <c r="AJ53" s="3"/>
       <c r="AK53" s="3"/>
       <c r="AL53" s="3"/>
       <c r="AM53" s="3"/>
       <c r="AN53" s="3"/>
       <c r="AO53" s="3"/>
       <c r="AP53" s="3"/>
       <c r="AQ53" s="3"/>
       <c r="AR53" s="3"/>
     </row>
     <row r="56" spans="1:44">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
+            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:44" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:44">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+            <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:44" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:44">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:44" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:44">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
+            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:44" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:44">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:44" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="71" spans="1:44">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:44" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="74" spans="1:44">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:44" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>