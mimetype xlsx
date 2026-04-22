--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,212 +14,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>size class (young forest; ≤ 129 cm) · damage to young forest plants (≤ 129 cm)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface for. selon le type de dégâts (jeune forêt ≤129 cm) divisé par surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≤ 129 cm) · dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protective forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>damage to young forest plants (≤ 129 cm)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+  </si>
+  <si>
+    <t>dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no damage</t>
-[...20 lines deleted...]
-    <t>other damage</t>
+    <t>pas de dégâts</t>
+  </si>
+  <si>
+    <t>cime sèche</t>
+  </si>
+  <si>
+    <t>maladie</t>
+  </si>
+  <si>
+    <t>abroutissement de la pousse 1</t>
+  </si>
+  <si>
+    <t>dégât de frayure</t>
+  </si>
+  <si>
+    <t>dégât d'écorçage</t>
+  </si>
+  <si>
+    <t>dégât de récolte des bois</t>
+  </si>
+  <si>
+    <t>autre dégât</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>length 10-39 cm</t>
+    <t>longueur 10-39 cm</t>
   </si>
   <si>
     <t>74 … 79.6</t>
   </si>
   <si>
     <t>75.4 … 78.2</t>
   </si>
   <si>
     <t>69.3 … 78.3</t>
   </si>
   <si>
     <t>71.5 … 76.1</t>
   </si>
   <si>
     <t>57.8 … 70.0</t>
   </si>
   <si>
     <t>60.8 … 67.0</t>
   </si>
   <si>
     <t>58.3 … 73.6</t>
   </si>
   <si>
     <t>62.1 … 69.8</t>
   </si>
@@ -409,51 +409,51 @@
   <si>
     <t>9.8 … 21.6</t>
   </si>
   <si>
     <t>12.8 … 18.7</t>
   </si>
   <si>
     <t>7.8 … 16.9</t>
   </si>
   <si>
     <t>10.1 … 14.6</t>
   </si>
   <si>
     <t>12 … 23.6</t>
   </si>
   <si>
     <t>14.9 … 20.7</t>
   </si>
   <si>
     <t>10.1 … 12.9</t>
   </si>
   <si>
     <t>10.8 … 12.2</t>
   </si>
   <si>
-    <t>length 40-129 cm</t>
+    <t>longueur 40-129 cm</t>
   </si>
   <si>
     <t>58.6 … 64.9</t>
   </si>
   <si>
     <t>60.2 … 63.3</t>
   </si>
   <si>
     <t>53 … 62.7</t>
   </si>
   <si>
     <t>55.4 … 60.3</t>
   </si>
   <si>
     <t>46.7 … 59.7</t>
   </si>
   <si>
     <t>50 … 56.5</t>
   </si>
   <si>
     <t>36.4 … 52.3</t>
   </si>
   <si>
     <t>40.4 … 48.3</t>
   </si>
@@ -686,267 +686,267 @@
     <t>23.1 … 28.8</t>
   </si>
   <si>
     <t>26.2 … 40.4</t>
   </si>
   <si>
     <t>29.8 … 36.8</t>
   </si>
   <si>
     <t>21.1 … 24.7</t>
   </si>
   <si>
     <t>22 … 23.8</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356639/654004</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area acc. to type of damage (young forest ≤ 129 cm)</t>
+      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants between 10 and 129 cm in length, having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants ≤129 cm) divided by forest area with damage assessment (young forest plants ≤129 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants between 10 and 129 cm in length. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Surface forestière avec des plantes de la jeune forêt de 10 à 129 cm de longueur ayant un dégât. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area with damage assessment (young forest ≤ 129 cm)</t>
+      <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants between 10 and 129 cm in length with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants ≤129 cm) divided by forest area with damage assessment (young forest plants ≤129 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants between 10 and 129 cm in length. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur avec évaluation des dégâts. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size class (young forest; ≤ 129 cm)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants 10-129 cm in length. Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 à 129 cm de longueur. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">damage to young forest plants (≤ 129 cm)</t>
+      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Damage to young forest plants 10-129 cm in length. Reference: Field Survey (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Dégâts aux plantes de la jeune forêt  de 10 à 129 cm de longueur. Source: relevé de terrain (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1298,52 +1298,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6927,51 +6927,51 @@
         <v>25</v>
       </c>
       <c r="AP52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR52" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356639/654004</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
@@ -6999,261 +6999,261 @@
       <c r="AH53" s="3"/>
       <c r="AI53" s="3"/>
       <c r="AJ53" s="3"/>
       <c r="AK53" s="3"/>
       <c r="AL53" s="3"/>
       <c r="AM53" s="3"/>
       <c r="AN53" s="3"/>
       <c r="AO53" s="3"/>
       <c r="AP53" s="3"/>
       <c r="AQ53" s="3"/>
       <c r="AR53" s="3"/>
     </row>
     <row r="56" spans="1:44">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area acc. to type of damage (young forest ≤ 129 cm)</t>
+            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:44" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="59" spans="1:44">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area with damage assessment (young forest ≤ 129 cm)</t>
+            <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:44" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:44">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size class (young forest; ≤ 129 cm)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:44" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:44">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">damage to young forest plants (≤ 129 cm)</t>
+            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:44" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:44">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:44" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="71" spans="1:44">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:44" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:44">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:44" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>