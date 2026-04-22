--- v0 (2026-01-09)
+++ v1 (2026-04-22)
@@ -14,206 +14,206 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
-    <t>NFI4</t>
-[...5 lines deleted...]
-    <t>size class (young forest; ≥ 130 cm) · damage to young forest plants (≥ 130 cm)</t>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; ab 130 cm) · Schäden an Jungwaldpflanzen (ab 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: protective forest region</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2009/17</t>
-[...29 lines deleted...]
-    <t>damage to young forest plants (≥ 130 cm)</t>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; ab 130 cm)</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (ab 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no damage</t>
-[...20 lines deleted...]
-    <t>dbh 0.1 - 3.9 cm</t>
+    <t>kein Schaden</t>
+  </si>
+  <si>
+    <t>Gipfeldürre</t>
+  </si>
+  <si>
+    <t>Krankheit</t>
+  </si>
+  <si>
+    <t>Fege- oder Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
+  </si>
+  <si>
+    <t>anderer Schaden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>BHD 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>71.4 … 77.1</t>
   </si>
   <si>
     <t>72.8 … 75.7</t>
   </si>
   <si>
     <t>67.5 … 76.3</t>
   </si>
   <si>
     <t>69.7 … 74.1</t>
   </si>
   <si>
     <t>58.9 … 71.1</t>
   </si>
   <si>
     <t>61.9 … 68.1</t>
   </si>
   <si>
     <t>56.3 … 69.9</t>
   </si>
   <si>
     <t>59.7 … 66.5</t>
   </si>
@@ -424,51 +424,51 @@
   <si>
     <t>22.8 … 35.6</t>
   </si>
   <si>
     <t>26 … 32.4</t>
   </si>
   <si>
     <t>19.9 … 31.4</t>
   </si>
   <si>
     <t>22.8 … 28.5</t>
   </si>
   <si>
     <t>21.1 … 32.2</t>
   </si>
   <si>
     <t>23.9 … 29.5</t>
   </si>
   <si>
     <t>18.2 … 21.5</t>
   </si>
   <si>
     <t>19 … 20.6</t>
   </si>
   <si>
-    <t>dbh 4.0 - 11.9 cm</t>
+    <t>BHD 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>75.4 … 81.2</t>
   </si>
   <si>
     <t>76.9 … 79.8</t>
   </si>
   <si>
     <t>67.9 … 77.0</t>
   </si>
   <si>
     <t>70.2 … 74.8</t>
   </si>
   <si>
     <t>62.2 … 74.9</t>
   </si>
   <si>
     <t>65.4 … 71.7</t>
   </si>
   <si>
     <t>58.4 … 71.7</t>
   </si>
   <si>
     <t>61.8 … 68.4</t>
   </si>
@@ -668,267 +668,267 @@
     <t>24.2 … 30.0</t>
   </si>
   <si>
     <t>25.2 … 36.3</t>
   </si>
   <si>
     <t>28 … 33.5</t>
   </si>
   <si>
     <t>19 … 22.5</t>
   </si>
   <si>
     <t>19.9 … 21.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356645/654014</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH), having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH) with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit Schadenansprache bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants  ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Damage to young forest plants ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Browsing  is not assessed on young forest plants ≥ 130 cm, but only on those ≤129 cm (see classification variable «Damage to young forest plants (≤129 cm)» (2980; JWSCHADENKL). Reference: Field Survey (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Verbiss wird an Jungwaldpflanzen ab 130 cm Länge nicht beurteilt, sondern nur an solchen bis 129 cm (s. Klassifizierungsmerkmal «Schäden an Jungwaldpflanzen (bis 129 cm)»; (2980; JWSCHADENKL). Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Wald, der in den vier Inventuren LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war, zu Fuss aufgesucht werden konnte und bestockbar war, also nicht von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen u.dgl. besetzt war.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1281,51 +1281,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -5853,51 +5853,51 @@
         <v>25</v>
       </c>
       <c r="AP44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR44" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:44" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356645/654014</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
@@ -5925,261 +5925,261 @@
       <c r="AH45" s="3"/>
       <c r="AI45" s="3"/>
       <c r="AJ45" s="3"/>
       <c r="AK45" s="3"/>
       <c r="AL45" s="3"/>
       <c r="AM45" s="3"/>
       <c r="AN45" s="3"/>
       <c r="AO45" s="3"/>
       <c r="AP45" s="3"/>
       <c r="AQ45" s="3"/>
       <c r="AR45" s="3"/>
     </row>
     <row r="48" spans="1:44">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:44" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:44">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:44" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:44">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:44" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:44">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:44" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:44">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:44" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:44">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:44" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:44">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:44" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>210</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>